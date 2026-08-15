--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -5204,51 +5204,51 @@
       <c r="AE43" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF43" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG43" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH43" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI43" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>83</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
-          <t>ID - 7601,  Про затвердження Програми підтримки учасників АТО/ООС, учасників бойових дій по захисту України від військової агресії російської федерації, членів їх сімей, сімей загиблих (померлих)</t>
+          <t>ID - 7601,  Про затвердження Програми забезпечення надання соціальних гарантій фізичним особам, які надають соціальні послуги з догляду на непрофесійній основі на 2027 рік</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>36</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44">
         <v>19</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>39</v>